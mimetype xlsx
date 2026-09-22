--- v1 (2026-07-26)
+++ v2 (2026-09-22)
@@ -105,56 +105,56 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>2-02</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>6-48</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>
   <si>
     <t>44-10</t>
   </si>
   <si>
+    <t>Дерябин Владислав</t>
+  </si>
+  <si>
     <t>Трухачев Юрий</t>
   </si>
   <si>
-    <t>Дерябин Владислав</t>
-[...1 lines deleted...]
-  <si>
     <t>Шупилов Петр</t>
   </si>
   <si>
     <t>Горбань Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мерк Иван</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Сучков Максим</t>
   </si>
   <si>
     <t>Крахин Сергей</t>
   </si>
   <si>
     <t>Коровин Константин</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
@@ -186,54 +186,54 @@
   <si>
     <t>28-07</t>
   </si>
   <si>
     <t>16-40</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>17-52</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>37-38</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
+    <t>Егоров Марк</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Егоров Марк</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Тукмаков Игорь</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Митькиных Сергей</t>
   </si>
   <si>
     <t>Задубровский Александр</t>
   </si>