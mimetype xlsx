--- v0 (2026-03-04)
+++ v1 (2026-07-26)
@@ -186,54 +186,54 @@
   <si>
     <t>28-07</t>
   </si>
   <si>
     <t>16-40</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>17-52</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>37-38</t>
   </si>
   <si>
     <t>Застеба Артём</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
+    <t>Краснопольский Евгений</t>
+  </si>
+  <si>
     <t>Егоров Марк</t>
-  </si>
-[...1 lines deleted...]
-    <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Тукмаков Игорь</t>
   </si>
   <si>
     <t>Долганин Артем</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Черепанов Константин</t>
   </si>
   <si>
     <t>Митькиных Сергей</t>
   </si>
   <si>
     <t>Задубровский Александр</t>
   </si>