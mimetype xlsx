--- v0 (2025-12-07)
+++ v1 (2026-05-05)
@@ -162,62 +162,62 @@
   <si>
     <t>Коршунов Виктор</t>
   </si>
   <si>
     <t>Лопатин Евгений</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
+    <t>Коновченко Виталий</t>
+  </si>
+  <si>
+    <t>07:57</t>
+  </si>
+  <si>
+    <t>21:28</t>
+  </si>
+  <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
-    <t>07:57</t>
-[...7 lines deleted...]
-  <si>
     <t>08:55</t>
   </si>
   <si>
     <t>28:29</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>25:37</t>
   </si>
   <si>
     <t>39:17</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>27:30</t>
   </si>
   <si>
     <t>44:01</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
@@ -240,54 +240,54 @@
   <si>
     <t>Зыков Дмитрий</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Волошин Алексей</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
+    <t>Калинин Игорь</t>
+  </si>
+  <si>
     <t>Подлесный Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Калинин Игорь</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -2190,78 +2190,78 @@
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>99</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>74</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>
       <c r="G46" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H46" s="7"/>
       <c r="I46" s="7"/>
       <c r="J46" s="7"/>
       <c r="K46" s="7"/>
       <c r="L46" s="7"/>
       <c r="M46" s="7"/>
       <c r="N46" s="7"/>
       <c r="O46" s="7"/>
       <c r="P46" s="7"/>
       <c r="Q46" s="7"/>
       <c r="R46" s="7"/>
       <c r="S46" s="7"/>
     </row>
     <row r="47" spans="1:19">
       <c r="A47" s="7">
         <v>99</v>
       </c>
       <c r="B47" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C47" s="13"/>
       <c r="D47" s="13"/>
       <c r="E47" s="13"/>
       <c r="F47" s="14"/>
       <c r="G47" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H47" s="7"/>
       <c r="I47" s="7"/>
       <c r="J47" s="7"/>
       <c r="K47" s="7"/>
       <c r="L47" s="7"/>
       <c r="M47" s="7"/>
       <c r="N47" s="7"/>
       <c r="O47" s="7"/>
       <c r="P47" s="7"/>
       <c r="Q47" s="7"/>
       <c r="R47" s="7"/>
       <c r="S47" s="7"/>
     </row>
     <row r="48" spans="1:19">
       <c r="A48" s="7"/>
       <c r="B48" s="12"/>
       <c r="C48" s="13"/>
       <c r="D48" s="13"/>
       <c r="E48" s="13"/>
       <c r="F48" s="14"/>
       <c r="G48" s="7"/>
       <c r="H48" s="7"/>
       <c r="I48" s="7"/>
       <c r="J48" s="7"/>