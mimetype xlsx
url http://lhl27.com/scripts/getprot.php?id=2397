--- v0 (2026-03-03)
+++ v1 (2026-07-27)
@@ -141,54 +141,54 @@
   <si>
     <t>28-00</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>42-00</t>
   </si>
   <si>
     <t>44-50</t>
   </si>
   <si>
     <t>Садовников Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Трунова Наталья</t>
   </si>
   <si>
     <t>Пырков Дмитрий</t>
   </si>
   <si>
+    <t>Гришин Егор</t>
+  </si>
+  <si>
     <t>Колядин Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Гришин Егор</t>
   </si>
   <si>
     <t>Варнаков Николай</t>
   </si>
   <si>
     <t>Цхай Иван</t>
   </si>
   <si>
     <t>Тен Владимир</t>
   </si>
   <si>
     <t>Щавинский Кирилл</t>
   </si>
   <si>
     <t>Тен Дмитрий</t>
   </si>
   <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>