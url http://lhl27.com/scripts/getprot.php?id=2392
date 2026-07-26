--- v1 (2026-03-03)
+++ v2 (2026-07-26)
@@ -114,75 +114,75 @@
   <si>
     <t>5-32</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>22-05</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>23-00</t>
   </si>
   <si>
     <t>21-16</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
+    <t>36-24</t>
+  </si>
+  <si>
+    <t>28-30</t>
+  </si>
+  <si>
+    <t>Лопухов Егор</t>
+  </si>
+  <si>
+    <t>43-13</t>
+  </si>
+  <si>
+    <t>31-15</t>
+  </si>
+  <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
+    <t>35-23</t>
+  </si>
+  <si>
     <t>Махлепов Алексей</t>
-  </si>
-[...22 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Телешенко Александр</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
@@ -1187,86 +1187,86 @@
       </c>
       <c r="O9" s="6">
         <v>90</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>5</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="O10" s="6">
         <v>2</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>1</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>