--- v0 (2026-03-03)
+++ v1 (2026-05-09)
@@ -117,57 +117,57 @@
   <si>
     <t>24:05</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>39:57</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>41:47</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Иваник Иван</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Наприенко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс»</t>
   </si>
   <si>
     <t>27:07</t>
   </si>
@@ -1102,78 +1102,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>83</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>34</v>
+        <v>24</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>83</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>88</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>