--- v1 (2026-05-09)
+++ v2 (2026-07-26)
@@ -180,69 +180,69 @@
   <si>
     <t>Платов Сергей</t>
   </si>
   <si>
     <t>34:22</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>43:48</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
   </si>
   <si>
     <t>Петрище Ярослав</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
+    <t>Москалев Алексей</t>
+  </si>
+  <si>
+    <t>Герасимов Андрей</t>
+  </si>
+  <si>
+    <t>Сычев Артем</t>
+  </si>
+  <si>
+    <t>Рекун Сергей</t>
+  </si>
+  <si>
+    <t>Еникеев Дмитрий</t>
+  </si>
+  <si>
+    <t>Даценко Сергей</t>
+  </si>
+  <si>
     <t>Журавлев Виталий</t>
-  </si>
-[...16 lines deleted...]
-    <t>Даценко Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1794,223 +1794,223 @@
       <c r="B36" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>27</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>71</v>
+        <v>95</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>24</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>