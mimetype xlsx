--- v1 (2026-05-05)
+++ v2 (2026-10-23)
@@ -147,135 +147,135 @@
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Федотов Михаил</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Донских Максим</t>
   </si>
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
+    <t>Фадеев Сергей</t>
+  </si>
+  <si>
+    <t>Голубев Сергей</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Шаповалов Евгений</t>
+  </si>
+  <si>
+    <t>Шиков Андрей</t>
+  </si>
+  <si>
+    <t>Некрасов Андрей</t>
+  </si>
+  <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
-    <t>Фадеев Сергей</t>
-[...16 lines deleted...]
-  <si>
     <t>Роденков Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс РЭБ»</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>5-03</t>
   </si>
   <si>
     <t>11-11</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>19-57</t>
   </si>
   <si>
     <t>18-55</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
     <t>33-32</t>
   </si>
   <si>
     <t>Коваль Дмитрий</t>
   </si>
   <si>
     <t>43-10</t>
   </si>
   <si>
+    <t>Кочетыгов Виктор</t>
+  </si>
+  <si>
+    <t>45-00</t>
+  </si>
+  <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
+    <t>Куликов Антон</t>
+  </si>
+  <si>
+    <t>Разинкин Сергей</t>
+  </si>
+  <si>
+    <t>Цепляев Юрий</t>
+  </si>
+  <si>
+    <t>Сурменко Александр</t>
+  </si>
+  <si>
     <t>Туезов Анатолий</t>
-  </si>
-[...19 lines deleted...]
-    <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Гуров Евгений</t>
   </si>
   <si>
     <t>Карташов Илья</t>
   </si>
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Верещагин Владислав</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1371,196 +1371,196 @@
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>61</v>
+        <v>71</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
       <c r="G20" s="5" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="B21" s="12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
-        <v>95</v>
+        <v>98</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
       <c r="G24" s="5" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>99</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
@@ -1694,51 +1694,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K30" s="7">
         <v>85</v>
       </c>
       <c r="L30" s="7">
         <v>0</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>56</v>
       </c>
       <c r="O30" s="7">
         <v>84</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
@@ -1846,61 +1846,61 @@
         <v>34</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>63</v>
       </c>
       <c r="O33" s="7">
         <v>55</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>30</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O34" s="7">
         <v>96</v>
       </c>
       <c r="P34" s="7">
         <v>10</v>
       </c>
       <c r="Q34" s="7">
         <v>33</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>24</v>
@@ -1908,169 +1908,169 @@
       <c r="B35" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>27</v>
+        <v>34</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>34</v>
+        <v>50</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>34</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>55</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>