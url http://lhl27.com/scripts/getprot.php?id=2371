--- v1 (2026-03-05)
+++ v2 (2026-05-06)
@@ -135,54 +135,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44-53</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Чечурин Максим</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Симонов Вадим</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>