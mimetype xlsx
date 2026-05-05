--- v1 (2026-03-06)
+++ v2 (2026-05-05)
@@ -159,60 +159,60 @@
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «ДПС»</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>05-39</t>
   </si>
   <si>
     <t>09-35</t>
   </si>
   <si>
+    <t>Нагорный Евгений</t>
+  </si>
+  <si>
+    <t>11-21</t>
+  </si>
+  <si>
+    <t>15-00</t>
+  </si>
+  <si>
     <t>Рязанский Артем</t>
-  </si>
-[...7 lines deleted...]
-    <t>Нагорный Евгений</t>
   </si>
   <si>
     <t>28-30</t>
   </si>
   <si>
     <t>18-49</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>21-38</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>41-45</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>44-04</t>
   </si>
@@ -1652,98 +1652,98 @@
       </c>
       <c r="O30" s="7">
         <v>44</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>12</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7">
         <v>-1</v>
       </c>
       <c r="J31" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K31" s="7">
         <v>23</v>
       </c>
       <c r="L31" s="7">
         <v>49</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O31" s="7">
         <v>24</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>24</v>
       </c>
       <c r="L32" s="7">
         <v>23</v>
       </c>
       <c r="M32" s="7">
         <v>11</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O32" s="7">
         <v>17</v>
       </c>