--- v0 (2025-12-09)
+++ v1 (2026-10-23)
@@ -132,63 +132,63 @@
   <si>
     <t>Лысков Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>39-20</t>
   </si>
   <si>
     <t>Павлов Анатолий</t>
   </si>
   <si>
     <t>41-40</t>
   </si>
   <si>
     <t>27-33</t>
   </si>
   <si>
     <t>Долгалев Роман</t>
   </si>
   <si>
     <t>29-19</t>
   </si>
   <si>
+    <t>Родькин Сергей</t>
+  </si>
+  <si>
+    <t>37-16</t>
+  </si>
+  <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
-    <t>37-16</t>
-[...1 lines deleted...]
-  <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Евсеев Андрей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Кучеганов Иван</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Лысков Александр</t>
   </si>
   <si>
     <t>Сидельников Андрей</t>
   </si>
   <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
     <t>Вырк Евгений</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Кузнецов Вадим</t>
   </si>
@@ -937,51 +937,51 @@
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>24</v>
       </c>
       <c r="K5" s="5">
         <v>39</v>
       </c>
       <c r="L5" s="5">
         <v>23</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>25</v>
       </c>
       <c r="O5" s="6">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>13</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>8</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H6" s="6">
@@ -1074,198 +1074,198 @@
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K8" s="6">
         <v>70</v>
       </c>
       <c r="L8" s="6">
         <v>99</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O8" s="6">
-        <v>71</v>
+        <v>17</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>33</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>13</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>37</v>
       </c>
       <c r="O9" s="6">
         <v>57</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>6</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6" t="s">
         <v>39</v>
       </c>
       <c r="O10" s="6">
         <v>11</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>13</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>39</v>
+        <v>23</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>57</v>
+        <v>39</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>71</v>
+        <v>57</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>75</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>