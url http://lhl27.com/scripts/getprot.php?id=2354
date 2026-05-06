--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -204,56 +204,56 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>10-40</t>
   </si>
   <si>
     <t>13-52</t>
   </si>
   <si>
     <t>Хоменко Евгений</t>
   </si>
   <si>
     <t>25-50</t>
   </si>
   <si>
     <t>18-56</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
   </si>
   <si>
-    <t>Внуков Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Жидков Сергей</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Федотов Михаил</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Донских Максим</t>
@@ -261,51 +261,51 @@
   <si>
     <t>Лазарев Евгений</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>
   <si>
     <t>Кретов Максим</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
-    <t>Зайцев Никита</t>
+    <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>