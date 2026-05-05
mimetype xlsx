--- v0 (2025-12-08)
+++ v1 (2026-05-05)
@@ -129,66 +129,66 @@
   <si>
     <t>Широких Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Коростин Станислав</t>
   </si>
   <si>
     <t>Николаев Сергей</t>
   </si>
   <si>
     <t>Удалов Геннадий</t>
   </si>
   <si>
     <t>Ибрагимов Мехрубон</t>
   </si>
   <si>
     <t>Сибиль Александр</t>
   </si>
   <si>
     <t>Чертопрудов Сергей</t>
   </si>
   <si>
+    <t>Реут Андрей</t>
+  </si>
+  <si>
     <t>Насников Алексей</t>
   </si>
   <si>
-    <t>Реут Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
+    <t>Ерохин Иван</t>
+  </si>
+  <si>
     <t>Воробьев Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Ерохин Иван</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Мастерстрой»</t>
   </si>
   <si>
     <t>12-38</t>
   </si>
   <si>
     <t>11-22</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>32-57</t>
   </si>
   <si>
     <t>18-05</t>
   </si>