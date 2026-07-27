--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -147,54 +147,54 @@
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Волков Лев</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Сергей</t>
+  </si>
+  <si>
     <t>Бондаренко Тарас</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондаренко Сергей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спорт ФМ»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>23-48</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>28-53</t>
   </si>