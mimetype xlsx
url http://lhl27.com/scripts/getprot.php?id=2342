--- v0 (2025-12-10)
+++ v1 (2026-07-27)
@@ -105,57 +105,57 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-03</t>
   </si>
   <si>
     <t>22-09</t>
   </si>
   <si>
     <t>5-00</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34-38</t>
   </si>
   <si>
+    <t>Рехин Владислав</t>
+  </si>
+  <si>
+    <t>43-53</t>
+  </si>
+  <si>
     <t>Воронов Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Рехин Владислав</t>
   </si>
   <si>
     <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Федотов Иван</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>