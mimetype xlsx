--- v1 (2026-07-27)
+++ v2 (2026-09-22)
@@ -105,57 +105,57 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>2-03</t>
   </si>
   <si>
     <t>22-09</t>
   </si>
   <si>
     <t>5-00</t>
   </si>
   <si>
     <t>Чередник Владимир</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>34-38</t>
   </si>
   <si>
+    <t>Воронов Александр</t>
+  </si>
+  <si>
+    <t>43-53</t>
+  </si>
+  <si>
     <t>Рехин Владислав</t>
-  </si>
-[...4 lines deleted...]
-    <t>Воронов Александр</t>
   </si>
   <si>
     <t>Шандараев Игорь</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Мамаенко Даниил</t>
   </si>
   <si>
     <t>Галузин Александр</t>
   </si>
   <si>
     <t>Федотов Иван</t>
   </si>
   <si>
     <t>Горовой Вячеслав</t>
   </si>
@@ -1830,51 +1830,51 @@
       <c r="B36" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">