--- v1 (2026-03-05)
+++ v2 (2026-05-27)
@@ -135,72 +135,72 @@
   <si>
     <t>35-16</t>
   </si>
   <si>
     <t>Болдырев Владимир</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Борисов Сергей</t>
   </si>
   <si>
     <t>Микулинский Владимир</t>
   </si>
   <si>
     <t>Фокин Евгений</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Ширяев Вадим</t>
+  </si>
+  <si>
+    <t>Башук Антон</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>Шадрин Егор</t>
+  </si>
+  <si>
+    <t>Сенник Виктор</t>
+  </si>
+  <si>
+    <t>Шадрин Александр</t>
+  </si>
+  <si>
+    <t>Шубин Владимир</t>
+  </si>
+  <si>
     <t>Журавлев Виталий</t>
-  </si>
-[...19 lines deleted...]
-    <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы 2»</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>02-55</t>
   </si>
   <si>
     <t>29-35</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>26-05</t>
   </si>
@@ -1162,132 +1162,132 @@
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>38</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>33</v>
+        <v>51</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>51</v>
+        <v>86</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
@@ -1297,88 +1297,88 @@
       <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>87</v>
+        <v>96</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>25</v>
+        <v>41</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5"/>
       <c r="B19" s="12"/>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5"/>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
@@ -1714,51 +1714,51 @@
       <c r="L31" s="7">
         <v>10</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>17</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>56</v>
       </c>
       <c r="K32" s="7">
         <v>10</v>
       </c>
       <c r="L32" s="7">
         <v>28</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
@@ -1832,78 +1832,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>56</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>58</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>71</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -1940,51 +1940,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>87</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>