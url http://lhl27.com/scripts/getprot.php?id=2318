--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -174,69 +174,69 @@
   <si>
     <t>Команда « Б » «Регул»</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>05-57</t>
   </si>
   <si>
     <t>01-16</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>40-05</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>44-21</t>
   </si>
   <si>
+    <t>Новоселов Валерий</t>
+  </si>
+  <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
-    <t>Новоселов Валерий</t>
-[...1 lines deleted...]
-  <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Писарев Павел</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
@@ -1714,78 +1714,78 @@
       </c>
       <c r="O32" s="7">
         <v>18</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>19</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>19</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>19</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>20</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1849,78 +1849,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>33</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>38</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>