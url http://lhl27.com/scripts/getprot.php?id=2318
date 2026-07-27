--- v2 (2026-05-05)
+++ v3 (2026-07-27)
@@ -189,54 +189,54 @@
   <si>
     <t>40-05</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>44-21</t>
   </si>
   <si>
     <t>Новоселов Валерий</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Обухович Александр</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Писарев Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Лоханов Алексей</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Писарь Максим</t>
   </si>
@@ -1849,78 +1849,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>33</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>33</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>33</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>38</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>