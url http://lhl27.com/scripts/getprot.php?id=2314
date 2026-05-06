--- v1 (2026-03-04)
+++ v2 (2026-05-06)
@@ -117,62 +117,62 @@
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>06:12</t>
   </si>
   <si>
     <t>33:56</t>
   </si>
   <si>
     <t>Веремейчик Вячеслав</t>
   </si>
   <si>
     <t>11:09</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>12:40</t>
   </si>
   <si>
+    <t>Трухляев Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>17:20</t>
+  </si>
+  <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
-    <t>17:20</t>
-[...7 lines deleted...]
-  <si>
     <t>18:08</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>22:16</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>29:55</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>35:53</t>
   </si>
   <si>
     <t>Филипчук Виталий</t>
   </si>
   <si>
     <t>44:01</t>
@@ -195,66 +195,66 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>28:02</t>
   </si>
   <si>
     <t>11:00</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>30:55</t>
   </si>
   <si>
     <t>40:36</t>
   </si>
   <si>
+    <t>Кочубей Дмитрий</t>
+  </si>
+  <si>
     <t>Коровин Антон</t>
   </si>
   <si>
-    <t>Кочубей Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
+    <t>Чу Артур</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Чу Артур</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 
@@ -1092,88 +1092,88 @@
       <c r="L8" s="6">
         <v>77</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>30</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>22</v>
+        <v>34</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="K9" s="6">
         <v>71</v>
       </c>
       <c r="L9" s="6">
         <v>77</v>
       </c>
       <c r="M9" s="8">
         <v>8</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>30</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>7</v>
       </c>
       <c r="L10" s="6">
         <v>91</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
@@ -1860,78 +1860,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>19</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>19</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>19</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
@@ -1995,51 +1995,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>97</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>