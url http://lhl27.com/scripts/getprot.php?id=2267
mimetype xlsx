--- v0 (2025-12-09)
+++ v1 (2026-05-09)
@@ -159,60 +159,60 @@
   <si>
     <t>Воротняк Артем</t>
   </si>
   <si>
     <t>Нигматулин Дмитрий</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Верещагин Владислав</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
+    <t>Коновченко Виталий</t>
+  </si>
+  <si>
+    <t>14-23</t>
+  </si>
+  <si>
+    <t>03-21</t>
+  </si>
+  <si>
     <t>Атяньчев Михаил</t>
-  </si>
-[...7 lines deleted...]
-    <t>Коновченко Виталий</t>
   </si>
   <si>
     <t>20-09</t>
   </si>
   <si>
     <t>29-42</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>26-03</t>
   </si>
   <si>
     <t>40-36</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>26-50</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>