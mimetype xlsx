--- v0 (2026-03-05)
+++ v1 (2026-09-22)
@@ -120,60 +120,60 @@
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>28-38</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>41-42</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Шаповалов Антон</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1115,115 +1115,115 @@
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>27</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>49</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1669,51 +1669,51 @@
       </c>
       <c r="O31" s="7">
         <v>37</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>2</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="O32" s="7"/>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>13</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>14</v>
       </c>
       <c r="B33" s="12" t="s">