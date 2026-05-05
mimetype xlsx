--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -123,56 +123,56 @@
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>33:31</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>39:30</t>
   </si>
   <si>
     <t>Сыроежкин Николай</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>41:21</t>
   </si>
   <si>
+    <t>Ямщиков Дмитрий</t>
+  </si>
+  <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
-    <t>Ямщиков Дмитрий</t>
-[...1 lines deleted...]
-  <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
     <t>Меньшов Олег</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Нартов Андрей</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
@@ -207,60 +207,60 @@
   <si>
     <t>27:40</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>38:00</t>
   </si>
   <si>
     <t>32:20</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>44:45</t>
   </si>
   <si>
     <t>33:14</t>
   </si>
   <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
+    <t>44:57</t>
+  </si>
+  <si>
+    <t>41:33</t>
+  </si>
+  <si>
     <t>Лазутин Юрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Баськов Денис</t>
   </si>
   <si>
     <t>44:13</t>
   </si>
   <si>
     <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Иваник Иван</t>
   </si>
   <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Наприенко Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1139,78 +1139,78 @@
       </c>
       <c r="O10" s="6">
         <v>10</v>
       </c>
       <c r="P10" s="6">
         <v>2</v>
       </c>
       <c r="Q10" s="6">
         <v>5</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>10</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>31</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1834,96 +1834,96 @@
       </c>
       <c r="O33" s="7">
         <v>61</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>2</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>83</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K34" s="7">
         <v>61</v>
       </c>
       <c r="L34" s="7">
         <v>12</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O34" s="7">
         <v>61</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>6</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>83</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>67</v>
       </c>
       <c r="O35" s="7">
         <v>89</v>
       </c>
       <c r="P35" s="7">
         <v>10</v>
       </c>
       <c r="Q35" s="7">
         <v>20</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>88</v>