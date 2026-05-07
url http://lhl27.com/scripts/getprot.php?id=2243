--- v1 (2026-03-06)
+++ v2 (2026-05-07)
@@ -114,57 +114,57 @@
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Кириленко Евгений</t>
-  </si>
-[...4 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Кузнецов Глеб</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>