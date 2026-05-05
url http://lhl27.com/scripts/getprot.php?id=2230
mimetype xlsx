--- v0 (2025-12-06)
+++ v1 (2026-05-05)
@@ -90,60 +90,60 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0-40</t>
   </si>
   <si>
     <t>4-32</t>
   </si>
   <si>
+    <t>Рехин Владислав</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>16-14</t>
+  </si>
+  <si>
     <t>Воронов Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Рехин Владислав</t>
   </si>
   <si>
     <t>21-51</t>
   </si>
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>26-27</t>
   </si>
   <si>
     <t>Загней Борис</t>
   </si>
   <si>
     <t>36-44</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>42-59</t>
   </si>