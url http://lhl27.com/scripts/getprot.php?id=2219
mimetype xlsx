--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -162,60 +162,60 @@
   <si>
     <t>Скрынник Евгений</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Кичигин Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
+    <t>21-20</t>
+  </si>
+  <si>
+    <t>14-09</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
-  </si>
-[...7 lines deleted...]
-    <t>Внуков Иван</t>
   </si>
   <si>
     <t>26-50</t>
   </si>
   <si>
     <t>29-46</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>32-05</t>
   </si>
   <si>
     <t>30-09</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Федотов Михаил</t>
   </si>