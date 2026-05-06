--- v1 (2026-03-03)
+++ v2 (2026-05-06)
@@ -180,66 +180,66 @@
   <si>
     <t>Шидий Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t>08-20</t>
   </si>
   <si>
     <t>03-04</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>12-41</t>
   </si>
   <si>
+    <t>Коровин Антон</t>
+  </si>
+  <si>
+    <t>34-42</t>
+  </si>
+  <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
-    <t>34-42</t>
-[...4 lines deleted...]
-  <si>
     <t>Файденко Николай</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Файденко Евгений</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
@@ -1808,78 +1808,78 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>19</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>19</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>21</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>