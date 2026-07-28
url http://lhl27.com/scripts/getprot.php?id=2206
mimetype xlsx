--- v2 (2026-05-06)
+++ v3 (2026-07-28)
@@ -180,57 +180,57 @@
   <si>
     <t>Шидий Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Спарта»</t>
   </si>
   <si>
     <t>08-20</t>
   </si>
   <si>
     <t>03-04</t>
   </si>
   <si>
     <t>Шевяков Валерий</t>
   </si>
   <si>
     <t>12-41</t>
   </si>
   <si>
+    <t>Кочубей Дмитрий</t>
+  </si>
+  <si>
+    <t>34-42</t>
+  </si>
+  <si>
     <t>Коровин Антон</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>Файденко Николай</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>