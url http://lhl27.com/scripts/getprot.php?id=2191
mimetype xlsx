--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -102,54 +102,54 @@
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Гурин Кирилл</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>04-27</t>
   </si>
   <si>
     <t>07-05</t>
   </si>
   <si>
     <t>Хрульков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>35-43</t>
   </si>
   <si>
+    <t>Внуков Иван</t>
+  </si>
+  <si>
     <t>Хан Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Внуков Иван</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Жидков Сергей</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Федотов Михаил</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Донских Максим</t>
   </si>
   <si>
     <t>Моисеев Юрий</t>
   </si>