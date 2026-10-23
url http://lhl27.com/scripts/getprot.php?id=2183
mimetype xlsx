--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -198,57 +198,57 @@
   <si>
     <t>41-11</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>22-08</t>
   </si>
   <si>
     <t>Иволга Дмитрий</t>
   </si>
   <si>
     <t>35-48</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
+    <t>Скрынник Евгений</t>
+  </si>
+  <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Можаев Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Скрынник Евгений</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Кичигин Никита</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -950,51 +950,51 @@
         <v>90</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>47</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>23</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="O6" s="6">
         <v>22</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
@@ -1843,105 +1843,105 @@
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>62</v>
+        <v>47</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>71</v>
+        <v>62</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">