--- v0 (2026-03-05)
+++ v1 (2026-07-26)
@@ -150,102 +150,102 @@
   <si>
     <t>Шураков Дмитрий</t>
   </si>
   <si>
     <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шаркунов Максим</t>
   </si>
   <si>
+    <t>Дерид Сергей</t>
+  </si>
+  <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
-    <t>Дерид Сергей</t>
-[...1 lines deleted...]
-  <si>
     <t>Стасюкевич Никита</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Метеор»</t>
   </si>
   <si>
     <t>44-46</t>
   </si>
   <si>
     <t>13-43</t>
   </si>
   <si>
     <t>16-33</t>
   </si>
   <si>
     <t>Кожуховский Сергей</t>
   </si>
   <si>
     <t>29-22</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>34-03</t>
   </si>
   <si>
     <t>Растворцев Антон</t>
   </si>
   <si>
     <t>Леухин Сергей</t>
   </si>
   <si>
+    <t>Нагорный Евгений</t>
+  </si>
+  <si>
     <t>Рязанский Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Нагорный Евгений</t>
   </si>
   <si>
     <t>Кремлев Никита</t>
   </si>
   <si>
     <t>Локтев Дмитрий</t>
   </si>
   <si>
     <t>Петросян Александр</t>
   </si>
   <si>
     <t>Свиридов Валерий</t>
   </si>
   <si>
     <t>Шкуро Роман</t>
   </si>
   <si>
     <t>Копылов Станислав</t>
   </si>
   <si>
     <t>Черников Николай</t>
   </si>
   <si>
     <t>Ким Евгений</t>
   </si>
@@ -1342,78 +1342,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>88</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>88</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>89</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1877,78 +1877,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>12</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>12</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>16</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>