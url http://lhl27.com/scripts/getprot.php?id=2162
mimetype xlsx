--- v1 (2026-03-04)
+++ v2 (2026-07-27)
@@ -186,57 +186,57 @@
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>37-45</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Козлов Вячеслав</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
+    <t>Кириленко Евгений</t>
+  </si>
+  <si>
     <t>Соловьев Сергей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Кириленко Евгений</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>