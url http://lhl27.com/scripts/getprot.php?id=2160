--- v0 (2026-03-03)
+++ v1 (2026-05-06)
@@ -225,54 +225,54 @@
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>34-00</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>Пронкевич Александр</t>
   </si>
   <si>
     <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Годинов Андрей</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
+    <t>Поздняков Герман</t>
+  </si>
+  <si>
     <t>Субботников Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>
 </sst>
 </file>
 