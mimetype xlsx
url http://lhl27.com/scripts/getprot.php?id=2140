--- v1 (2026-03-04)
+++ v2 (2026-07-26)
@@ -96,65 +96,65 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>3-59</t>
   </si>
   <si>
     <t>Райлян Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>4-50</t>
   </si>
   <si>
+    <t>Атяньчев Михаил</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>+1</t>
+  </si>
+  <si>
+    <t>14-59</t>
+  </si>
+  <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
-    <t>Нп</t>
-[...10 lines deleted...]
-  <si>
     <t>15-28</t>
   </si>
   <si>
     <t>Глушков Максим</t>
   </si>
   <si>
     <t>16-38</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>22-45</t>
   </si>
   <si>
     <t>Асямов Эдуард</t>
   </si>
   <si>
     <t>34-00</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>48-09</t>
@@ -207,54 +207,54 @@
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс РЭБ»</t>
   </si>
   <si>
     <t>Басенко Павел</t>
   </si>
   <si>
     <t>13-03</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>Салогуб Алексей</t>
   </si>
   <si>
+    <t>Дылев Максим</t>
+  </si>
+  <si>
     <t>Кочетыгов Виктор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дылев Максим</t>
   </si>
   <si>
     <t>Сабо Кирилл</t>
   </si>
   <si>
     <t>Цепляев Юрий</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Гуров Евгений</t>
   </si>
   <si>
     <t>Карташов Илья</t>
   </si>
   <si>
     <t>Шарапов Павел</t>
   </si>
   <si>
     <t>Пьянзин Виталий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1811,78 +1811,78 @@
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>24</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>24</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>31</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>