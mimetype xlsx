--- v0 (2025-12-08)
+++ v1 (2026-07-26)
@@ -153,54 +153,54 @@
   <si>
     <t>Каюков Павел</t>
   </si>
   <si>
     <t>Михальский Никита</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Коршунов Виктор</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
     <t>Марченко Кирилл</t>
   </si>
   <si>
     <t>Гашута Олег</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Баронаев Игорь</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Крылья Востока»</t>
   </si>
   <si>
     <t>Давыдов Алексей</t>
   </si>
   <si>
     <t>17-21</t>
   </si>
   <si>
     <t>19-40</t>
   </si>
   <si>
     <t>Тодоровский Артем</t>
   </si>
   <si>
     <t>33-39</t>
   </si>