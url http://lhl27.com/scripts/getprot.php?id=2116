--- v0 (2026-03-04)
+++ v1 (2026-05-07)
@@ -150,60 +150,60 @@
   <si>
     <t>Колычев Кирилл</t>
   </si>
   <si>
     <t>Моисейчик Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
   </si>
   <si>
     <t>Гурин Кирилл</t>
   </si>
   <si>
     <t>36-20</t>
   </si>
   <si>
     <t>29-52</t>
   </si>
   <si>
+    <t>Хан Александр</t>
+  </si>
+  <si>
+    <t>38-33</t>
+  </si>
+  <si>
+    <t>38-20</t>
+  </si>
+  <si>
     <t>Внуков Иван</t>
-  </si>
-[...7 lines deleted...]
-    <t>Хан Александр</t>
   </si>
   <si>
     <t>43-13</t>
   </si>
   <si>
     <t>43-00</t>
   </si>
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>43-35</t>
   </si>
   <si>
     <t>43-51</t>
   </si>
   <si>
     <t>Попов Сергей</t>
   </si>
   <si>
     <t>44-59</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>