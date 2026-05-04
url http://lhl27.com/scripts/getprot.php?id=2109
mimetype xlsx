--- v0 (2025-12-07)
+++ v1 (2026-05-04)
@@ -117,57 +117,57 @@
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>42-26</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>43-01</t>
   </si>
   <si>
     <t>Файденко Николай</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Файденко Евгений</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1122,78 +1122,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>36</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1789,51 +1789,51 @@
       </c>
       <c r="O33" s="7">
         <v>99</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>9</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O34" s="7">
         <v>12</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>9</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>30</v>