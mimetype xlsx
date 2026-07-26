--- v1 (2026-05-04)
+++ v2 (2026-07-26)
@@ -111,63 +111,63 @@
   <si>
     <t>38-03</t>
   </si>
   <si>
     <t>25-15</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>42-26</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>43-01</t>
   </si>
   <si>
     <t>Файденко Николай</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
   </si>
   <si>
-    <t>Назаров Дмитрий</t>
+    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Вр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Михайлов Александр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Файденко Евгений</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1068,132 +1068,132 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>36</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1789,51 +1789,51 @@
       </c>
       <c r="O33" s="7">
         <v>99</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>9</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>57</v>
       </c>
       <c r="O34" s="7">
         <v>12</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>9</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>30</v>