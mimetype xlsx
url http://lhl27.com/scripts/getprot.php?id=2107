--- v1 (2026-03-04)
+++ v2 (2026-09-23)
@@ -153,117 +153,117 @@
   <si>
     <t>33-11</t>
   </si>
   <si>
     <t>Тучин Иван</t>
   </si>
   <si>
     <t>Рябухин Виталий</t>
   </si>
   <si>
     <t>Солоха Виктор</t>
   </si>
   <si>
     <t>Непомнящий Виталий</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
     <t>Ермаков Дмитрий</t>
   </si>
   <si>
     <t>Ананин Сергей</t>
   </si>
   <si>
+    <t>Гончаров Иван</t>
+  </si>
+  <si>
     <t>Грудинин Константин</t>
   </si>
   <si>
-    <t>Гончаров Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Ермаков Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>35-05</t>
   </si>
   <si>
     <t>Тарасов Андрей</t>
   </si>
   <si>
     <t>04-17</t>
   </si>
   <si>
     <t>Поденков Александр</t>
   </si>
   <si>
     <t>05-05</t>
   </si>
   <si>
     <t>Атяньчев Михаил</t>
   </si>
   <si>
     <t>13-30</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>21-21</t>
   </si>
   <si>
     <t>Шихов Александр</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>37-35</t>
+  </si>
+  <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
-    <t>37-35</t>
+    <t>41-22</t>
   </si>
   <si>
     <t>Светачев Алексей</t>
   </si>
   <si>
-    <t>41-22</t>
-[...1 lines deleted...]
-  <si>
     <t>Матиенко Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Крючков Максим</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Голубчик Игорь</t>
   </si>
   <si>
     <t>Джанбеков Руслан</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1341,78 +1341,78 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>85</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>85</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>91</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1915,166 +1915,166 @@
         <v>32</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>60</v>
       </c>
       <c r="O36" s="7">
         <v>38</v>
       </c>
       <c r="P36" s="7">
         <v>10</v>
       </c>
       <c r="Q36" s="7">
         <v>39</v>
       </c>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7" t="s">
         <v>63</v>
       </c>
       <c r="O37" s="7">
         <v>99</v>
       </c>
       <c r="P37" s="7">
         <v>2</v>
       </c>
       <c r="Q37" s="7">
         <v>5</v>
       </c>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O38" s="7">
         <v>38</v>
       </c>
       <c r="P38" s="7">
         <v>2</v>
       </c>
       <c r="Q38" s="7">
         <v>2</v>
       </c>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O39" s="7">
         <v>38</v>
       </c>
       <c r="P39" s="7">
         <v>20</v>
       </c>
       <c r="Q39" s="7">
         <v>40</v>
       </c>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>41</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>49</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>