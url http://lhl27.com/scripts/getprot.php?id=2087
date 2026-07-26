--- v1 (2026-03-05)
+++ v2 (2026-07-26)
@@ -201,54 +201,54 @@
   <si>
     <t>36:00</t>
   </si>
   <si>
     <t>Мантулов Флорентин</t>
   </si>
   <si>
     <t>38:00</t>
   </si>
   <si>
     <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Онищук Олег</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
+    <t>Субботников Вадим</t>
+  </si>
+  <si>
     <t>Поздняков Герман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Субботников Вадим</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Колесников Павел</t>
   </si>
   <si>
     <t>Стародворов Роман</t>
   </si>