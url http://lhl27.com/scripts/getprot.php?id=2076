--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -123,54 +123,54 @@
   <si>
     <t>33-14</t>
   </si>
   <si>
     <t>19-56</t>
   </si>
   <si>
     <t>Лихачев Леонид</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>20-34</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
     <t>44-00</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
+    <t>Бармотин Владимир</t>
+  </si>
+  <si>
     <t>Бояркин Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>
   <si>
     <t>Пономарев Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы»</t>
   </si>