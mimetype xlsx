--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -120,56 +120,56 @@
   <si>
     <t>05-51</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>20-06</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
-    <t>Зайков Роман</t>
-[...1 lines deleted...]
-  <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Невада»</t>
   </si>
   <si>
     <t>Попов Сергей</t>
@@ -207,54 +207,54 @@
   <si>
     <t>36-50</t>
   </si>
   <si>
     <t>Соколовский Антон</t>
   </si>
   <si>
     <t>Деньгин Андрей</t>
   </si>
   <si>
     <t>Ковалёв Константин</t>
   </si>
   <si>
     <t>Васильченко Алексей</t>
   </si>
   <si>
     <t>Зверев Евгений</t>
   </si>
   <si>
     <t>Лазутин Юрий</t>
   </si>
   <si>
     <t>Колпаков Игорь</t>
   </si>
   <si>
+    <t>Бондаренко Тарас</t>
+  </si>
+  <si>
     <t>Бондаренко Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Бондаренко Тарас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Растворцев Евгений</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>