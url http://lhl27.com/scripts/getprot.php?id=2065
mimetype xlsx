--- v2 (2026-04-20)
+++ v3 (2026-06-15)
@@ -105,60 +105,60 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>33-00</t>
   </si>
   <si>
     <t>04-31</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>05-51</t>
   </si>
   <si>
     <t>Кочубей Дмитрий</t>
   </si>
   <si>
     <t>20-06</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>Зеленский Кирилл</t>
   </si>
   <si>
     <t>Зайков Роман</t>
   </si>
   <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Юн Олег</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
@@ -1030,105 +1030,105 @@
       </c>
       <c r="O7" s="6">
         <v>97</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>24</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>19</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>21</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1719,125 +1719,125 @@
       <c r="L32" s="7">
         <v>40</v>
       </c>
       <c r="M32" s="7">
         <v>10</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>27</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K33" s="7">
         <v>12</v>
       </c>
       <c r="L33" s="7">
         <v>61</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>29</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K34" s="7">
         <v>40</v>
       </c>
       <c r="L34" s="7">
         <v>81</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>40</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>47</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
@@ -1874,51 +1874,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>73</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>81</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>