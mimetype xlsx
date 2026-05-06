--- v1 (2026-03-04)
+++ v2 (2026-05-06)
@@ -186,54 +186,54 @@
   <si>
     <t>24-50</t>
   </si>
   <si>
     <t>44-20</t>
   </si>
   <si>
     <t>Доровский Никита</t>
   </si>
   <si>
     <t>38-00</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>ПВ-1</t>
   </si>
   <si>
     <t>44-59</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
+    <t>Шершнев Андрей</t>
+  </si>
+  <si>
     <t>Мантулов Флорентин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шершнев Андрей</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Соболев Евгений</t>
   </si>
   <si>
     <t>Полещук Сергей</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>