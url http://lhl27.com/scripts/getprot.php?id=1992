--- v0 (2025-12-09)
+++ v1 (2026-05-05)
@@ -108,69 +108,69 @@
   <si>
     <t>39-25</t>
   </si>
   <si>
     <t>1-30</t>
   </si>
   <si>
     <t>Хомяков Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>40-16</t>
   </si>
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
+    <t>Новоселов Валерий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
-    <t>Новоселов Валерий</t>
-[...4 lines deleted...]
-  <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1039,78 +1039,78 @@
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="8"/>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>19</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>21</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
@@ -1255,105 +1255,105 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>71</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>77</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>77</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>83</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1857,51 +1857,51 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>73</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>74</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
@@ -1965,51 +1965,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>96</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>