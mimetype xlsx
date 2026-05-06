--- v1 (2026-05-05)
+++ v2 (2026-05-06)
@@ -123,105 +123,105 @@
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Новоселов Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
-    <t>Зайков Роман</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>30-57</t>
   </si>
   <si>
     <t>25-50</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>26-57</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
+    <t>Шихов Александр</t>
+  </si>
+  <si>
     <t>Кошелев Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Шихов Александр</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Сабитов Алексей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>