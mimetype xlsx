--- v2 (2026-05-06)
+++ v3 (2026-10-23)
@@ -123,105 +123,105 @@
   <si>
     <t>Дрокин Павел</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Новоселов Валерий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
-    <t>Болибрух Иван</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы 2»</t>
   </si>
   <si>
     <t>30-57</t>
   </si>
   <si>
     <t>25-50</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>26-57</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
+    <t>Кошелев Константин</t>
+  </si>
+  <si>
     <t>Шихов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
   <si>
     <t>Христинин Валерий</t>
   </si>
   <si>
     <t>Шкурка Вячеслав</t>
   </si>
   <si>
     <t>Сабитов Алексей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
@@ -1766,51 +1766,51 @@
       <c r="B35" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>28</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">