--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -174,54 +174,54 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t>09-22</t>
   </si>
   <si>
     <t>29-12</t>
   </si>
   <si>
     <t>32-30</t>
   </si>
   <si>
     <t>Галушко Александр</t>
   </si>
   <si>
     <t>40-55</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
+    <t>Застеба Артём</t>
+  </si>
+  <si>
     <t>Дерябин Владислав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Застеба Артём</t>
   </si>
   <si>
     <t>Краснопольский Евгений</t>
   </si>
   <si>
     <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Тимченко Игорь</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ломакин Валерий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>