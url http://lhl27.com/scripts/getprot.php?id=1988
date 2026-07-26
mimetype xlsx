--- v0 (2026-03-04)
+++ v1 (2026-07-26)
@@ -105,108 +105,108 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>40-53</t>
   </si>
   <si>
     <t>38-10</t>
   </si>
   <si>
     <t>Моисеенко Артем</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Шахматов Сергей</t>
   </si>
   <si>
     <t>Доценко Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Троценко Антон</t>
+  </si>
+  <si>
     <t>Середа Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
-    <t>Троценко Антон</t>
-[...1 lines deleted...]
-  <si>
     <t>Борисов Егор</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Кошель Виталий</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Авто-ген»</t>
   </si>
   <si>
     <t>7-36</t>
   </si>
   <si>
     <t>29-51</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Брюханов Артем</t>
   </si>
   <si>
     <t>Тымченко Владимир</t>
   </si>
   <si>
     <t>Мальцев Виктор</t>
   </si>
   <si>
+    <t>Овечкин Сергей</t>
+  </si>
+  <si>
     <t>Краснопольский Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Овечкин Сергей</t>
   </si>
   <si>
     <t>Устюжанин Сергей</t>
   </si>
   <si>
     <t>Лисичкин Виталий</t>
   </si>
   <si>
     <t>Ермаков Геннадий</t>
   </si>
   <si>
     <t>Добродеев Руслан</t>
   </si>
   <si>
     <t>Задубровский Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1074,78 +1074,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>22</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>22</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>24</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1155,51 +1155,51 @@
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>41</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1209,51 +1209,51 @@
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
         <v>79</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>88</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
@@ -1637,78 +1637,78 @@
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>2</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>5</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>10</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -1772,51 +1772,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>31</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>42</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>