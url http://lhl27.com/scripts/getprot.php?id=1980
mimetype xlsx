--- v1 (2026-03-05)
+++ v2 (2026-09-21)
@@ -132,105 +132,105 @@
   <si>
     <t>39-04</t>
   </si>
   <si>
     <t>44-09</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>44-22</t>
   </si>
   <si>
     <t>Сафонов Александр</t>
   </si>
   <si>
     <t>Бессарабец Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
   </si>
   <si>
+    <t>Сухинин Антон</t>
+  </si>
+  <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
-    <t>Сухинин Антон</t>
-[...1 lines deleted...]
-  <si>
     <t>Шаркунов Максим</t>
   </si>
   <si>
     <t>Фиалкин Денис</t>
   </si>
   <si>
     <t>Мехельсон Глеб</t>
   </si>
   <si>
     <t>Крейнес Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл 2»</t>
   </si>
   <si>
     <t>43-52</t>
   </si>
   <si>
     <t>22-26</t>
   </si>
   <si>
     <t>28-53</t>
   </si>
   <si>
     <t>Воронов Александр</t>
   </si>
   <si>
     <t>42-46</t>
   </si>
   <si>
     <t>Кушнарев Олег</t>
   </si>
   <si>
     <t>Банин Алексей</t>
   </si>
   <si>
     <t>Корчагин Руслан</t>
   </si>
   <si>
+    <t>Стариков Михаил</t>
+  </si>
+  <si>
     <t>Довбня Никита</t>
-  </si>
-[...1 lines deleted...]
-    <t>Стариков Михаил</t>
   </si>
   <si>
     <t>Железняков Александр</t>
   </si>
   <si>
     <t>Иванов Данил</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1152,78 +1152,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>69</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>69</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>85</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>