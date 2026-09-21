--- v1 (2026-05-05)
+++ v2 (2026-09-21)
@@ -159,59 +159,59 @@
   <si>
     <t>27-17</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>35-53</t>
   </si>
   <si>
     <t>32-36</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>44-46</t>
   </si>
   <si>
     <t>33-04</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Кириленко Евгений</t>
   </si>
   <si>
-    <t>Соловьев Сергей</t>
-[...4 lines deleted...]
-  <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Евтеев Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Олимпия»</t>
@@ -219,54 +219,54 @@
   <si>
     <t>10-35</t>
   </si>
   <si>
     <t>0-59</t>
   </si>
   <si>
     <t>17-21</t>
   </si>
   <si>
     <t>20-56</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Годинов Андрей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Митрофанов Федор</t>
+  </si>
+  <si>
     <t>Онищук Олег</t>
-  </si>
-[...1 lines deleted...]
-    <t>Митрофанов Федор</t>
   </si>
   <si>
     <t>Потинцев Сергей</t>
   </si>
   <si>
     <t>Лыков Юрий</t>
   </si>
   <si>
     <t>Гаврилюк Максим</t>
   </si>
   <si>
     <t>Шатун Михаил</t>
   </si>
   <si>
     <t>Лукьянов Александр</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1970,78 +1970,78 @@
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>27</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>30</v>
+        <v>37</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>61</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>