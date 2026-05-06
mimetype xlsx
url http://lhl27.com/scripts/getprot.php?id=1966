--- v0 (2025-12-06)
+++ v1 (2026-05-06)
@@ -105,75 +105,75 @@
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>16-07</t>
   </si>
   <si>
     <t>Хомяков Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Мишин Вячеслав</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
+    <t>Новоселов Валерий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
-    <t>Новоселов Валерий</t>
-[...4 lines deleted...]
-  <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Качковский Константин</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
@@ -1076,78 +1076,78 @@
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>19</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>29</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>19</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1319,51 +1319,51 @@
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>39</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>47</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1373,105 +1373,105 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>71</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>77</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>77</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
       <c r="G23" s="5" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H23" s="6"/>
       <c r="I23" s="6"/>
       <c r="J23" s="6"/>
       <c r="K23" s="6"/>
       <c r="L23" s="6"/>
       <c r="M23" s="8"/>
       <c r="N23" s="6"/>
       <c r="O23" s="6"/>
       <c r="P23" s="6"/>
       <c r="Q23" s="6"/>
       <c r="R23" s="6"/>
       <c r="S23" s="6"/>
     </row>
     <row r="24" spans="1:19">
       <c r="A24" s="5">
         <v>83</v>
       </c>
       <c r="B24" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="13"/>
       <c r="D24" s="13"/>
       <c r="E24" s="13"/>
       <c r="F24" s="14"/>
@@ -1481,51 +1481,51 @@
       <c r="H24" s="6"/>
       <c r="I24" s="6"/>
       <c r="J24" s="6"/>
       <c r="K24" s="6"/>
       <c r="L24" s="6"/>
       <c r="M24" s="8"/>
       <c r="N24" s="6"/>
       <c r="O24" s="6"/>
       <c r="P24" s="6"/>
       <c r="Q24" s="6"/>
       <c r="R24" s="6"/>
       <c r="S24" s="6"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" s="10">
         <v>86</v>
       </c>
       <c r="B25" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C25" s="13"/>
       <c r="D25" s="13"/>
       <c r="E25" s="13"/>
       <c r="F25" s="14"/>
       <c r="G25" s="10" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H25" s="10"/>
       <c r="I25" s="10"/>
       <c r="J25" s="10"/>
       <c r="K25" s="10"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="10"/>
       <c r="O25" s="10"/>
       <c r="P25" s="10"/>
       <c r="Q25" s="10"/>
       <c r="R25" s="10"/>
       <c r="S25" s="10"/>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" s="5"/>
       <c r="B26" s="12"/>
       <c r="C26" s="13"/>
       <c r="D26" s="13"/>
       <c r="E26" s="13"/>
       <c r="F26" s="14"/>
       <c r="G26" s="5"/>
       <c r="H26" s="6"/>
       <c r="I26" s="6"/>
       <c r="J26" s="6"/>
@@ -1906,78 +1906,78 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>69</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>73</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>74</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
@@ -2041,51 +2041,51 @@
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
         <v>96</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7"/>
       <c r="B44" s="12"/>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7"/>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>