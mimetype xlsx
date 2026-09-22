--- v0 (2026-03-05)
+++ v1 (2026-09-22)
@@ -165,63 +165,63 @@
   <si>
     <t>43-58</t>
   </si>
   <si>
     <t>Шапоша Олег</t>
   </si>
   <si>
     <t>44-50</t>
   </si>
   <si>
     <t>Понкратьев Павел</t>
   </si>
   <si>
     <t>Цёмка Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
+    <t>Шимакович Виктор</t>
+  </si>
+  <si>
+    <t>04-08</t>
+  </si>
+  <si>
+    <t>Пронкевич Владимир</t>
+  </si>
+  <si>
+    <t>31-29</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...10 lines deleted...]
-    <t>Пронкевич Владимир</t>
   </si>
   <si>
     <t>Беззубцев Александр</t>
   </si>
   <si>
     <t>Голубничий Станислав</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1616,143 +1616,143 @@
       </c>
       <c r="M29" s="7" t="s">
         <v>16</v>
       </c>
       <c r="N29" s="7" t="s">
         <v>14</v>
       </c>
       <c r="O29" s="7" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>50</v>
       </c>
       <c r="K30" s="7">
         <v>78</v>
       </c>
       <c r="L30" s="7">
         <v>88</v>
       </c>
       <c r="M30" s="7">
         <v>87</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>24</v>
       </c>
       <c r="O30" s="7">
         <v>78</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>13</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K31" s="7">
         <v>87</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>78</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>