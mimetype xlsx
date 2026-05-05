--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -129,57 +129,57 @@
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>31-17</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>44-41</t>
   </si>
   <si>
     <t>Дмитриев Максим</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
+    <t>Соловьев Сергей</t>
+  </si>
+  <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Кириленко Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Соловьев Сергей</t>
   </si>
   <si>
     <t>Коротич Алексей</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Попов Олег</t>
   </si>
   <si>
     <t>Жгарев Валерий</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Олимпия»</t>
   </si>