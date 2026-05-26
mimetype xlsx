--- v0 (2025-12-06)
+++ v1 (2026-05-26)
@@ -126,54 +126,54 @@
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>12-59</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Болибрух Иван</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Болибрух Иван</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>