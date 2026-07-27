--- v1 (2026-05-26)
+++ v2 (2026-07-27)
@@ -126,56 +126,56 @@
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>12-59</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
     <t>Тишков Иван</t>
   </si>
   <si>
     <t>Калашников Валерий</t>
   </si>
   <si>
     <t>Говорин Егор</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Зайков Роман</t>
+  </si>
+  <si>
     <t>Болибрух Иван</t>
   </si>
   <si>
-    <t>Зайков Роман</t>
-[...1 lines deleted...]
-  <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Манкевич Артем</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Барсы»</t>
@@ -231,54 +231,54 @@
   <si>
     <t>42-19</t>
   </si>
   <si>
     <t>41-41</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Осипов Богдан</t>
   </si>
   <si>
     <t>Столбовой Денис</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
+    <t>Зайцев Никита</t>
+  </si>
+  <si>
     <t>Шиповалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Зайцев Никита</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Головкин Александр</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>