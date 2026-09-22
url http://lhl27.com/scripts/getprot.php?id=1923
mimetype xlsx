--- v3 (2026-05-06)
+++ v4 (2026-09-22)
@@ -198,54 +198,54 @@
   <si>
     <t>31-59</t>
   </si>
   <si>
     <t>Коновченко Виталий</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>44-31</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Кашенков Антон</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
+    <t>Кошелев Константин</t>
+  </si>
+  <si>
     <t>Шихов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кошелев Константин</t>
   </si>
   <si>
     <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Гаркуша Владимир</t>
   </si>
   <si>
     <t>Баранов Кирилл</t>
   </si>
   <si>
     <t>Волошин Алексей</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Ласковый Вадим</t>
   </si>
   <si>
     <t>Храмцов Юрий</t>
   </si>
@@ -1899,51 +1899,51 @@
       <c r="B37" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>30</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">