--- v1 (2026-03-05)
+++ v2 (2026-05-07)
@@ -189,54 +189,54 @@
   <si>
     <t>20-24</t>
   </si>
   <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>28-36</t>
   </si>
   <si>
     <t>Хританков Кирилл</t>
   </si>
   <si>
     <t>40-39</t>
   </si>
   <si>
     <t>Вязников Павел</t>
   </si>
   <si>
     <t>42-34</t>
   </si>
   <si>
     <t>Егоров Марк</t>
   </si>
   <si>
+    <t>Кувшинов Сергей</t>
+  </si>
+  <si>
     <t>Веремейчик Вячеслав</t>
-  </si>
-[...1 lines deleted...]
-    <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Соколов Павел</t>
   </si>
   <si>
     <t>Бояркин Владимир</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Лебедев Юрий</t>
   </si>
   <si>
     <t>Галанцев Артем</t>
   </si>
   <si>
     <t>Крутский Валерий</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Гребенюк Александр</t>
   </si>