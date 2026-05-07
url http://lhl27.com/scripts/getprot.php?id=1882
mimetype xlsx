--- v0 (2026-03-03)
+++ v1 (2026-05-07)
@@ -132,54 +132,54 @@
   <si>
     <t>Шленчак Александр</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>33:44</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>39:28</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40:40</t>
   </si>
   <si>
+    <t>Сапежников Владимир</t>
+  </si>
+  <si>
     <t>Сапунков Руслан</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Строителев Михаил</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>
   <si>
     <t>Смирнов Евгений</t>
   </si>