--- v0 (2025-12-08)
+++ v1 (2026-05-06)
@@ -96,63 +96,63 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>26-24</t>
   </si>
   <si>
     <t>5-45</t>
   </si>
   <si>
     <t>32-53</t>
   </si>
   <si>
     <t>24-06</t>
   </si>
   <si>
+    <t>Хан Александр</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>44-37</t>
+  </si>
+  <si>
+    <t>30-00</t>
+  </si>
+  <si>
     <t>Лисовский Игорь</t>
-  </si>
-[...10 lines deleted...]
-    <t>Хан Александр</t>
   </si>
   <si>
     <t>44-06</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>Акимкин Александр</t>
   </si>
   <si>
     <t>Чечелев Александр</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Колодий Михаил</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>